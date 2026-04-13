--- v2 (2026-02-12)
+++ v3 (2026-04-13)
@@ -9,51 +9,51 @@
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="CodexWorld\PhpXlsxGenerator"/>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1050" uniqueCount="1050">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1080" uniqueCount="1080">
   <si>
     <t>אבידן משה בן רינה רבקה</t>
   </si>
   <si>
     <t>אביעד חיים בן נועה</t>
   </si>
   <si>
     <t>אביעד יאיר בן שרית</t>
   </si>
   <si>
     <t>אבישי בן מרים</t>
   </si>
   <si>
     <t>אביתר בן יפית</t>
   </si>
   <si>
     <t>אבנר בן רחל</t>
   </si>
   <si>
     <t>אברהם אשר בן רבקה</t>
   </si>
   <si>
     <t>אברהם בן משה</t>
   </si>
   <si>
@@ -665,53 +665,50 @@
   <si>
     <t>מנחם דוד בן מרים</t>
   </si>
   <si>
     <t>מנחם משה בן דינה טובה</t>
   </si>
   <si>
     <t>מעין בן טל</t>
   </si>
   <si>
     <t>מקסים בן אולגה</t>
   </si>
   <si>
     <t>מרדכי אברהם בן מלכה</t>
   </si>
   <si>
     <t>מרדכי אהרון בן גולדה</t>
   </si>
   <si>
     <t>מרדכי בן רחל</t>
   </si>
   <si>
     <t>מרדכי ברוך בן טובה</t>
   </si>
   <si>
-    <t>מרום אליה בן מזל</t>
-[...1 lines deleted...]
-  <si>
     <t>מרטין בן דיאנה אסתר</t>
   </si>
   <si>
     <t>משה בן דינה</t>
   </si>
   <si>
     <t>משה בן מרינה</t>
   </si>
   <si>
     <t>משה בן שושנה</t>
   </si>
   <si>
     <t>משה חיים בן אסתר</t>
   </si>
   <si>
     <t>מתן בן אפרת</t>
   </si>
   <si>
     <t>מתן בן מיכל</t>
   </si>
   <si>
     <t>מתן בן עליזה</t>
   </si>
   <si>
     <t>מתן בן רונית</t>
@@ -1142,53 +1139,50 @@
   <si>
     <t>יהונתן בן חמו</t>
   </si>
   <si>
     <t>אביעד בן חנה</t>
   </si>
   <si>
     <t>אוהד ישראל בן גליה</t>
   </si>
   <si>
     <t>אריאל בן רוחמה</t>
   </si>
   <si>
     <t>ינון בן אנט</t>
   </si>
   <si>
     <t>עודד אפרים בן ויויאן</t>
   </si>
   <si>
     <t>רפאל אמיתי בן מיכאלה</t>
   </si>
   <si>
     <t>יאיר בן נעמי אסתר</t>
   </si>
   <si>
-    <t>יותם בן זהבית</t>
-[...1 lines deleted...]
-  <si>
     <t>חיים בן מרים</t>
   </si>
   <si>
     <t>עותניאל בן מזל מאיה</t>
   </si>
   <si>
     <t>אדם בן לידיה</t>
   </si>
   <si>
     <t>אופק אליהו בן זהבה</t>
   </si>
   <si>
     <t>אלון בן טל</t>
   </si>
   <si>
     <t>הדר חיה בת מלכה</t>
   </si>
   <si>
     <t>חיים ירון בן שושנה</t>
   </si>
   <si>
     <t>חן חנה בת כוכבה</t>
   </si>
   <si>
     <t>ליאל בן חנה</t>
@@ -1412,51 +1406,51 @@
   <si>
     <t>אברהם יוסף בן אסתר שיינא</t>
   </si>
   <si>
     <t>יותם בן אפרת מיכל</t>
   </si>
   <si>
     <t>נתנאל בן מיתר</t>
   </si>
   <si>
     <t>אברהם יגל בן נעמה</t>
   </si>
   <si>
     <t>דוד בן מיה</t>
   </si>
   <si>
     <t>אביב בן סופיה</t>
   </si>
   <si>
     <t>אביהוא בן עליזה</t>
   </si>
   <si>
     <t>אדיר בן תמר יהודית</t>
   </si>
   <si>
-    <t>אופיר בן דבי דבורה </t>
+    <t>אופיר בן דבי דבורה</t>
   </si>
   <si>
     <t>חן בן מרים</t>
   </si>
   <si>
     <t>יאיר יהודה בן רינה</t>
   </si>
   <si>
     <t>יוסף בן אתי אסתר</t>
   </si>
   <si>
     <t>נתנאל בן מיטל</t>
   </si>
   <si>
     <t>עידן בן פנינה</t>
   </si>
   <si>
     <t>תום שאול בן דניאל</t>
   </si>
   <si>
     <t>מיכאל בן קורין</t>
   </si>
   <si>
     <t>אורי בן דניאלה</t>
   </si>
@@ -1484,53 +1478,50 @@
   <si>
     <t>יהונתן יאשיהו בן כרמית</t>
   </si>
   <si>
     <t>יוסף בן רויטל</t>
   </si>
   <si>
     <t>יניב בן יפית</t>
   </si>
   <si>
     <t>ישראל משה בן דבורה</t>
   </si>
   <si>
     <t>מנחם דוד חי בן מרים</t>
   </si>
   <si>
     <t>נחום ציון בן חביבה</t>
   </si>
   <si>
     <t>עדן בן נירה</t>
   </si>
   <si>
     <t>נחשון בן מלכה ברכה</t>
   </si>
   <si>
-    <t>אהרון בן שרה הנדל</t>
-[...1 lines deleted...]
-  <si>
     <t>אלימלך בן אוביט</t>
   </si>
   <si>
     <t>עוז עזרא בן לימור</t>
   </si>
   <si>
     <t>אלדד בן אילנה</t>
   </si>
   <si>
     <t>דניאל בן דינה</t>
   </si>
   <si>
     <t>אלישע בן אילנית</t>
   </si>
   <si>
     <t>אלקנה יצחק בן רונית</t>
   </si>
   <si>
     <t>איתמר בן נועה</t>
   </si>
   <si>
     <t>בראל בן הילה</t>
   </si>
   <si>
     <t>הראל בן חנה</t>
@@ -1622,51 +1613,51 @@
   <si>
     <t>עידו בן מזל</t>
   </si>
   <si>
     <t>דן בן מירב</t>
   </si>
   <si>
     <t>ליאל קבדה בן קרן</t>
   </si>
   <si>
     <t>חיים בן אסנת</t>
   </si>
   <si>
     <t>גבריאל בן רבקה</t>
   </si>
   <si>
     <t>מלאכי בן גלית</t>
   </si>
   <si>
     <t>ידידיה בן אילה</t>
   </si>
   <si>
     <t>נריה דוד בן צביה</t>
   </si>
   <si>
-    <t>אלון בן שרה </t>
+    <t>אלון בן שרה</t>
   </si>
   <si>
     <t>איתי משה בן דורית</t>
   </si>
   <si>
     <t>נתנאל בן סימה חיה</t>
   </si>
   <si>
     <t>תאיר בן סיגלית</t>
   </si>
   <si>
     <t>עידן בן חנה גאיה</t>
   </si>
   <si>
     <t>זכריה מנחם בן דינה זהבה</t>
   </si>
   <si>
     <t>יואב נריה בן נאוה</t>
   </si>
   <si>
     <t>נועם דוד בן שרון</t>
   </si>
   <si>
     <t>אביאל בן לאה חיה</t>
   </si>
@@ -1829,53 +1820,50 @@
   <si>
     <t>עידו יוסף בן ליזי</t>
   </si>
   <si>
     <t>מיכאל בן חווה</t>
   </si>
   <si>
     <t>נתנאל בן סיגלית</t>
   </si>
   <si>
     <t>אהרון יהודה בן רבקה יוכבד</t>
   </si>
   <si>
     <t>יאיר  יהודה בן רינה</t>
   </si>
   <si>
     <t>יונתן יונתי  בן ענת</t>
   </si>
   <si>
     <t>נתנאל  אברהם בן תחיה שמחה</t>
   </si>
   <si>
     <t>עומר בן דגנית</t>
   </si>
   <si>
-    <t>אדר בן מיטל</t>
-[...1 lines deleted...]
-  <si>
     <t>בן יאיר בן שרה</t>
   </si>
   <si>
     <t>יוחאי יוחנן בן יקירה</t>
   </si>
   <si>
     <t>יצחק בן נעמי</t>
   </si>
   <si>
     <t>נפתלי הרץ בן חיה</t>
   </si>
   <si>
     <t>שמעון בן אסנת</t>
   </si>
   <si>
     <t>שמעון בר יוחאי בן אורלי</t>
   </si>
   <si>
     <t>יהונתן אנדרי רחמים בן אריאלה</t>
   </si>
   <si>
     <t>עידו בן רחל</t>
   </si>
   <si>
     <t>איתמר בן חגית</t>
@@ -1892,53 +1880,50 @@
   <si>
     <t>איתי בן טללית</t>
   </si>
   <si>
     <t>אריאל בן ללה רחל</t>
   </si>
   <si>
     <t>גל בן רוית</t>
   </si>
   <si>
     <t>אוריה יצחק בן רבקה</t>
   </si>
   <si>
     <t>גדליה ראובן בן חיה</t>
   </si>
   <si>
     <t>הראל בן קרן</t>
   </si>
   <si>
     <t>מאיר יונתן בן תמר צירל</t>
   </si>
   <si>
     <t>נחום שי בן גלית</t>
   </si>
   <si>
-    <t>עדי מאור בן דקלה</t>
-[...1 lines deleted...]
-  <si>
     <t>דור חיים בן ג׳ולייט</t>
   </si>
   <si>
     <t>יונתן בן הילה</t>
   </si>
   <si>
     <t>אסף בן דפנה</t>
   </si>
   <si>
     <t>יותם אליה בן יפית</t>
   </si>
   <si>
     <t>דנה בת יהודית</t>
   </si>
   <si>
     <t>אבישג בת יעל</t>
   </si>
   <si>
     <t>יצחק אהרון בן חיה מושקא</t>
   </si>
   <si>
     <t>אביקם אברך בן טובה יעל</t>
   </si>
   <si>
     <t>אביתר בן קרן</t>
@@ -2108,80 +2093,77 @@
   <si>
     <t>ישראל חיים בן טובה</t>
   </si>
   <si>
     <t>אביתר מנחם חיים בן זהבה</t>
   </si>
   <si>
     <t>אופק בן אלינור</t>
   </si>
   <si>
     <t>איינאו דוד בן צהיינש</t>
   </si>
   <si>
     <t>אליעד בן אורית</t>
   </si>
   <si>
     <t>אלמוג זוהר בן סיגלית</t>
   </si>
   <si>
     <t>יהונתן בן דליה</t>
   </si>
   <si>
     <t>יעקב נווה בן מירה</t>
   </si>
   <si>
+    <t>שי בן עליזה</t>
+  </si>
+  <si>
     <t>צוריאל בן בטי</t>
   </si>
   <si>
-    <t>שי בן אלויז</t>
-[...1 lines deleted...]
-  <si>
     <t>שריה בן אביבה</t>
   </si>
   <si>
     <t>לידור בן עמליה</t>
   </si>
   <si>
     <t>אדיר יפתח בן איריס</t>
   </si>
   <si>
     <t>אוּרי בן רונית</t>
   </si>
   <si>
     <t>גיל בן אולה</t>
   </si>
   <si>
     <t>דור בן לילי</t>
   </si>
   <si>
     <t>נדב בן ליאורה</t>
   </si>
   <si>
-    <t>נתנאל עמנואל בן יאנה שרה</t>
-[...1 lines deleted...]
-  <si>
     <t>רז בן נילי</t>
   </si>
   <si>
     <t>תום בן מירי מרים</t>
   </si>
   <si>
     <t>אליעד אוריאל בן מירי מרים</t>
   </si>
   <si>
     <t>אלרואי ינון בן סיגל</t>
   </si>
   <si>
     <t>בר חיים בן נורית</t>
   </si>
   <si>
     <t>דולב בן ליאת</t>
   </si>
   <si>
     <t>סולומון טמנה בן אשמבט</t>
   </si>
   <si>
     <t>אברהם יהושע בן חוה רבקה</t>
   </si>
   <si>
     <t>איתמר בן עינת</t>
@@ -2201,53 +2183,50 @@
   <si>
     <t>אלדד מרדכי בן מיכל מדלן</t>
   </si>
   <si>
     <t>אלעזר בן שושנה</t>
   </si>
   <si>
     <t>יאיר ניסים בן עפרה</t>
   </si>
   <si>
     <t>משה בן ג׳וזיאן</t>
   </si>
   <si>
     <t>עמית שמחה בן שרית חיה</t>
   </si>
   <si>
     <t>פורת בן נצחיה</t>
   </si>
   <si>
     <t>צוף בן אפרת</t>
   </si>
   <si>
     <t>צור אברהם בן שרית</t>
   </si>
   <si>
-    <t>דביר בן גרניט</t>
-[...1 lines deleted...]
-  <si>
     <t>דוד נתנאל בן אילה אהובה</t>
   </si>
   <si>
     <t>יוחאי שמעון בן דניאלה אודט נעמי</t>
   </si>
   <si>
     <t>אשד בן ליבנת</t>
   </si>
   <si>
     <t>יואב בן רינת</t>
   </si>
   <si>
     <t>יותם בן מיכל</t>
   </si>
   <si>
     <t>אופיר בן שושנה ציפורה</t>
   </si>
   <si>
     <t>אורי בן רמו רחל</t>
   </si>
   <si>
     <t>אברהם ישעיה בן מוריה</t>
   </si>
   <si>
     <t>מאיר בן תרצה</t>
@@ -2279,65 +2258,62 @@
   <si>
     <t>הודיה בת אורית</t>
   </si>
   <si>
     <t>יוסף נהוראי בן מוריאל</t>
   </si>
   <si>
     <t>אוריאל בן אסתר </t>
   </si>
   <si>
     <t>איתן הדידה בן אילנה</t>
   </si>
   <si>
     <t>בנימין רואי בן שרה</t>
   </si>
   <si>
     <t>דניאל בן אודיה</t>
   </si>
   <si>
     <t>חיים דניאל בן הודיה</t>
   </si>
   <si>
     <t>יאיר משה בן חנה</t>
   </si>
   <si>
-    <t>ישראל בן ענבל אסתר </t>
+    <t>ישראל בן ענבל אסתר</t>
   </si>
   <si>
     <t>מיכאל בן ברכה</t>
   </si>
   <si>
     <t>נחמן בן רות</t>
   </si>
   <si>
     <t>יהונתן בן אסתר</t>
   </si>
   <si>
-    <t>עדן אלדד בן ורד</t>
-[...1 lines deleted...]
-  <si>
     <t>יהודה בן לאה רחל</t>
   </si>
   <si>
     <t>יאיר בן טטיאנה</t>
   </si>
   <si>
     <t>מיטב מלאכי בן רחל</t>
   </si>
   <si>
     <t>נתנאל בן שולה</t>
   </si>
   <si>
     <t>ישראל בן עינבל אסתר</t>
   </si>
   <si>
     <t>אלחנן שלמה בן אריאלה</t>
   </si>
   <si>
     <t>דוד יהונתן בן חפציבה</t>
   </si>
   <si>
     <t>הראל יעקב בן אורית חנה</t>
   </si>
   <si>
     <t>חיים אוריאל בן נעמי</t>
@@ -2426,51 +2402,51 @@
   <si>
     <t>אדיר ישראל בן אסתר</t>
   </si>
   <si>
     <t>דניס בן אוקסנה</t>
   </si>
   <si>
     <t>הראל חיים בן רות</t>
   </si>
   <si>
     <t>מאור בן ג׳ניה</t>
   </si>
   <si>
     <t>הראל יהודה בן חנה שלומית מרסל</t>
   </si>
   <si>
     <t>יעקב בן רחל הילה</t>
   </si>
   <si>
     <t>בועז בן שושנה</t>
   </si>
   <si>
     <t>איתמר אברהם בן מירב</t>
   </si>
   <si>
-    <t>עמית בן טלי </t>
+    <t>עמית בן טלי</t>
   </si>
   <si>
     <t>אוֺרי בן מרים</t>
   </si>
   <si>
     <t>טוהר אפק חי בן רלי רחל</t>
   </si>
   <si>
     <t>יובל חיים בן שמחה</t>
   </si>
   <si>
     <t>נצח ויקטור חי בן ניצה</t>
   </si>
   <si>
     <t>נתן רוג׳ר בן אנליז חנה</t>
   </si>
   <si>
     <t>גיא בן גלית</t>
   </si>
   <si>
     <t>יאיר ברוך בן יוספה ספי</t>
   </si>
   <si>
     <t>רבקה הניה בת שולמית</t>
   </si>
@@ -2654,53 +2630,50 @@
   <si>
     <t>איתי בן שרית</t>
   </si>
   <si>
     <t>איתמר בן מיכל</t>
   </si>
   <si>
     <t>איתן בן עדי</t>
   </si>
   <si>
     <t>אלון בן רונית חנה</t>
   </si>
   <si>
     <t>אמיר בן יעל</t>
   </si>
   <si>
     <t>ארז בן ג׳ני</t>
   </si>
   <si>
     <t>בצלאל בן קרן</t>
   </si>
   <si>
     <t>גלעד בן מיכל</t>
   </si>
   <si>
-    <t>דותן נפתלי בן נירה</t>
-[...1 lines deleted...]
-  <si>
     <t>מתן בן יפית</t>
   </si>
   <si>
     <t>מתן בן מיה</t>
   </si>
   <si>
     <t>נתנאל אלעזר בן דבורה</t>
   </si>
   <si>
     <t>צמח בן גליה</t>
   </si>
   <si>
     <t>אלון בן רונית חווה</t>
   </si>
   <si>
     <t>אריאל ברוך בן רונית</t>
   </si>
   <si>
     <t>איתי רפאל בן ורד</t>
   </si>
   <si>
     <t>דוד אברהם בן ברכה</t>
   </si>
   <si>
     <t>יעקב חניאל בן מיכל אביבה</t>
@@ -2708,53 +2681,50 @@
   <si>
     <t>יעקב דוד בן יהודית פייגע</t>
   </si>
   <si>
     <t>אבנר בן ג׳סיקה</t>
   </si>
   <si>
     <t>איתן מאיר בן פסקל דינה</t>
   </si>
   <si>
     <t>יואב בן אדוה</t>
   </si>
   <si>
     <t>חיים בן ציון בן שושנה בריינע רייזל</t>
   </si>
   <si>
     <t>ישראל מאיר בן כרמית</t>
   </si>
   <si>
     <t>ינון שלמה בן יעל</t>
   </si>
   <si>
     <t>יונתן בן רויטל חיה</t>
   </si>
   <si>
-    <t>איתן בן פסקל דינה</t>
-[...1 lines deleted...]
-  <si>
     <t>יעקב אוריאל בן יעל</t>
   </si>
   <si>
     <t>‏מיכאל ניסים בן רחל</t>
   </si>
   <si>
     <t>שמואל בן אילנה</t>
   </si>
   <si>
     <t>סוף בן קים</t>
   </si>
   <si>
     <t>בנימין מרדכי בן יעל</t>
   </si>
   <si>
     <t>אביעד בן שירן</t>
   </si>
   <si>
     <t>איתן בן אילה</t>
   </si>
   <si>
     <t>צוף הירש בן יהודית</t>
   </si>
   <si>
     <t>אביה בן חנה</t>
@@ -3005,53 +2975,50 @@
   <si>
     <t>הִלל אליעזר בן איבי</t>
   </si>
   <si>
     <t>ידידה בן ציון בן עדינה פרידל</t>
   </si>
   <si>
     <t>אודי יהודה בן מרגלית</t>
   </si>
   <si>
     <t>אבי אביעד בן עופרה</t>
   </si>
   <si>
     <t>‏אביה צופית בת נחמה</t>
   </si>
   <si>
     <t>אוֹרי בן אפרת</t>
   </si>
   <si>
     <t>אוֹרי בן גלית</t>
   </si>
   <si>
     <t>אוּרִיאֶל בן אלישבע חֶפְצִי</t>
   </si>
   <si>
-    <t>אוראל אברהם בן מיכל לאה</t>
-[...1 lines deleted...]
-  <si>
     <t>אורי יוסף בן דבורה חיה</t>
   </si>
   <si>
     <t>אוריאל בן חנה רחל</t>
   </si>
   <si>
     <t>איתי בן סיגלית</t>
   </si>
   <si>
     <t>איתי יעקב בן אלן מארי אילנה</t>
   </si>
   <si>
     <t>איתמר בן דגנית</t>
   </si>
   <si>
     <t>אלברט בן נילי</t>
   </si>
   <si>
     <t>אלון בן איילת</t>
   </si>
   <si>
     <t>אלון בן עידית</t>
   </si>
   <si>
     <t>אליהו בן רחל</t>
@@ -3159,50 +3126,173 @@
     <t>רואי יששכר בן עופרה</t>
   </si>
   <si>
     <t>רום בן נועה תמר</t>
   </si>
   <si>
     <t>רפאל ניסים בן יהודית</t>
   </si>
   <si>
     <t>שילה בן מירב</t>
   </si>
   <si>
     <t>שלומי בן רויטל</t>
   </si>
   <si>
     <t>שמונדי בן טרקץ</t>
   </si>
   <si>
     <t>איתי בן טלי</t>
   </si>
   <si>
     <t>גפן דוד בן אסתר</t>
   </si>
   <si>
     <t>ראובן יוסף בן פטריסיה</t>
+  </si>
+  <si>
+    <t>אביב בן רינה</t>
+  </si>
+  <si>
+    <t>אדיר בן אורלי</t>
+  </si>
+  <si>
+    <t>אור יעקב בן אפרת</t>
+  </si>
+  <si>
+    <t>אוריאל אברהם בן מיכל לאה</t>
+  </si>
+  <si>
+    <t>יובל בת סיגל 7/10</t>
+  </si>
+  <si>
+    <t>נשימתי אחרי השתלה</t>
+  </si>
+  <si>
+    <t>משה יהודה בן סבטלנה אורלי</t>
+  </si>
+  <si>
+    <t>‏תומר יצחק בן ציפורה</t>
+  </si>
+  <si>
+    <t>אייל בן קרן</t>
+  </si>
+  <si>
+    <t>רון בן נטליה</t>
+  </si>
+  <si>
+    <t>אריאל בן אסתר</t>
+  </si>
+  <si>
+    <t>ינון בן אורית</t>
+  </si>
+  <si>
+    <t>מתן מרדכי בן מאירה</t>
+  </si>
+  <si>
+    <t>אייל בן מירב</t>
+  </si>
+  <si>
+    <t>בניה בן רויטל</t>
+  </si>
+  <si>
+    <t>דוד בן סימה</t>
+  </si>
+  <si>
+    <t>ינון בן הדסה</t>
+  </si>
+  <si>
+    <t>יאיר בן ליאת</t>
+  </si>
+  <si>
+    <t>אלכסנדר בן אילנה</t>
+  </si>
+  <si>
+    <t>אריאל בן אתי אסתר</t>
+  </si>
+  <si>
+    <t>בניה חברון בן רויטל</t>
+  </si>
+  <si>
+    <t>ליאם בן רויטל</t>
+  </si>
+  <si>
+    <t>מיכאל בן מזל</t>
+  </si>
+  <si>
+    <t>מתנאל בן ציביה</t>
+  </si>
+  <si>
+    <t>נהוראי בן מרסל אילנית</t>
+  </si>
+  <si>
+    <t>ירדן בן אילה</t>
+  </si>
+  <si>
+    <t>אלמוג בן רונית</t>
+  </si>
+  <si>
+    <t>סער בן מאיה</t>
+  </si>
+  <si>
+    <t>שי לי בן חווה</t>
+  </si>
+  <si>
+    <t>יואל דב בן שרה מלכה</t>
+  </si>
+  <si>
+    <t>חגי אברהם בן שלומית</t>
+  </si>
+  <si>
+    <t>אביגדור יהונתן בן אפרת</t>
+  </si>
+  <si>
+    <t>אריאל בן מרב</t>
+  </si>
+  <si>
+    <t>אהרון אליאור בן רבקה</t>
+  </si>
+  <si>
+    <t>בועז דב בן בת-שבע</t>
+  </si>
+  <si>
+    <t>יהונתן בן רינת</t>
+  </si>
+  <si>
+    <t>נתנאל בן לואיסה</t>
+  </si>
+  <si>
+    <t>ראם יהונתן בן רחל</t>
+  </si>
+  <si>
+    <t>יהושע מתניה בן יעקובה חביבה</t>
+  </si>
+  <si>
+    <t>נתן בן נועה</t>
+  </si>
+  <si>
+    <t>גדליהו בן ישועה</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="3">
     <numFmt numFmtId="164" formatCode="#,##0.00\ &quot;₽&quot;"/>
     <numFmt numFmtId="165" formatCode="[$$-1]#,##0.00"/>
     <numFmt numFmtId="166" formatCode="#,##0.00\ [$€-1]"/>
   </numFmts>
   <fonts count="1">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -3217,51 +3307,51 @@
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="1" borderId="0" xfId="0" applyFill="1"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 <Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/>
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:A1050"/>
+  <dimension ref="A1:A1080"/>
   <cols>
     <col min="1" max="1" width="35" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5">
@@ -8470,50 +8560,200 @@
       </c>
     </row>
     <row r="1046">
       <c r="A1046" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="1047">
       <c r="A1047" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="1048">
       <c r="A1048" t="s">
         <v>1047</v>
       </c>
     </row>
     <row r="1049">
       <c r="A1049" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="1050">
       <c r="A1050" t="s">
         <v>1049</v>
+      </c>
+    </row>
+    <row r="1051">
+      <c r="A1051" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="1052">
+      <c r="A1052" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="1053">
+      <c r="A1053" t="s">
+        <v>1052</v>
+      </c>
+    </row>
+    <row r="1054">
+      <c r="A1054" t="s">
+        <v>1053</v>
+      </c>
+    </row>
+    <row r="1055">
+      <c r="A1055" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="1056">
+      <c r="A1056" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="1057">
+      <c r="A1057" t="s">
+        <v>1056</v>
+      </c>
+    </row>
+    <row r="1058">
+      <c r="A1058" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="1059">
+      <c r="A1059" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="1060">
+      <c r="A1060" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="1061">
+      <c r="A1061" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="1062">
+      <c r="A1062" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="1063">
+      <c r="A1063" t="s">
+        <v>1062</v>
+      </c>
+    </row>
+    <row r="1064">
+      <c r="A1064" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="1065">
+      <c r="A1065" t="s">
+        <v>1064</v>
+      </c>
+    </row>
+    <row r="1066">
+      <c r="A1066" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="1067">
+      <c r="A1067" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="1068">
+      <c r="A1068" t="s">
+        <v>1067</v>
+      </c>
+    </row>
+    <row r="1069">
+      <c r="A1069" t="s">
+        <v>1068</v>
+      </c>
+    </row>
+    <row r="1070">
+      <c r="A1070" t="s">
+        <v>1069</v>
+      </c>
+    </row>
+    <row r="1071">
+      <c r="A1071" t="s">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="1072">
+      <c r="A1072" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="1073">
+      <c r="A1073" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="1074">
+      <c r="A1074" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="1075">
+      <c r="A1075" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="1076">
+      <c r="A1076" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="1077">
+      <c r="A1077" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="1078">
+      <c r="A1078" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="1079">
+      <c r="A1079" t="s">
+        <v>1078</v>
+      </c>
+    </row>
+    <row r="1080">
+      <c r="A1080" t="s">
+        <v>1079</v>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <TotalTime></TotalTime>
   <Application>CodexWorld\PhpXlsxGenerator</Application>
   <Company>CodexWorld Dev &lt;codexworld.com@gmail.com&gt;</Company>
   <Manager>CodexWorld Dev &lt;codexworld.com@gmail.com&gt;</Manager>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator>CodexWorld Dev &lt;codexworld.com@gmail.com&gt;</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>